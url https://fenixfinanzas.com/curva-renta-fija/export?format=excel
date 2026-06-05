--- v1 (2026-03-01)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="carry_trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Vto</t>
   </si>
   <si>
     <t>Dias al vto</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Pr finish</t>
   </si>
   <si>
     <t>Retorno total (%)</t>
   </si>
   <si>
     <t>TNA (%)</t>
   </si>
   <si>
     <t>TEM (%)</t>
   </si>
   <si>
@@ -66,147 +66,126 @@
   <si>
     <t>Spread vs TC</t>
   </si>
   <si>
     <t>Breakeven USD</t>
   </si>
   <si>
     <t>Carry 1350 (%)</t>
   </si>
   <si>
     <t>Carry 1400 (%)</t>
   </si>
   <si>
     <t>Carry 1450 (%)</t>
   </si>
   <si>
     <t>Carry 1500 (%)</t>
   </si>
   <si>
     <t>Carry 1550 (%)</t>
   </si>
   <si>
     <t>Carry 1600 (%)</t>
   </si>
   <si>
-    <t>TTM26</t>
-[...11 lines deleted...]
-    <t>S29Y6</t>
+    <t>TTJ26</t>
   </si>
   <si>
     <t>T30J6</t>
   </si>
   <si>
-    <t>TTJ26</t>
-[...1 lines deleted...]
-  <si>
     <t>S31L6</t>
   </si>
   <si>
     <t>S31G6</t>
   </si>
   <si>
     <t>TTS26</t>
   </si>
   <si>
+    <t>S30S6</t>
+  </si>
+  <si>
     <t>S30O6</t>
   </si>
   <si>
     <t>S30N6</t>
   </si>
   <si>
     <t>TTD26</t>
   </si>
   <si>
     <t>T15E7</t>
   </si>
   <si>
     <t>T30A7</t>
   </si>
   <si>
     <t>T31Y7</t>
   </si>
   <si>
     <t>T30J7</t>
   </si>
   <si>
     <t>TY30P</t>
   </si>
   <si>
-    <t>16/03/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>15/09/2026</t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
     <t>30/10/2026</t>
   </si>
   <si>
     <t>30/11/2026</t>
   </si>
   <si>
     <t>15/12/2026</t>
   </si>
   <si>
     <t>15/01/2027</t>
   </si>
   <si>
     <t>30/04/2027</t>
   </si>
   <si>
     <t>31/05/2027</t>
   </si>
   <si>
-    <t>30/07/2027</t>
+    <t>30/06/2027</t>
   </si>
   <si>
     <t>30/05/2030</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -527,51 +506,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R19"/>
+  <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -594,1051 +573,827 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C2">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D2">
-        <v>149.6</v>
+        <v>160.05</v>
       </c>
       <c r="E2">
-        <v>135.24</v>
+        <v>146.08</v>
       </c>
       <c r="F2">
-        <v>-9.598930481283407</v>
+        <v>-8.728522336769762</v>
       </c>
       <c r="G2">
-        <v>-230.3743315508018</v>
+        <v>-127.4364261168385</v>
       </c>
       <c r="H2">
-        <v>-18.27646629872169</v>
+        <v>-10.3805863685642</v>
       </c>
       <c r="I2">
-        <v>-91.12505550576253</v>
+        <v>-73.64322962326091</v>
       </c>
       <c r="J2">
-        <v>-9.598930481283407</v>
+        <v>-8.728522336769762</v>
       </c>
       <c r="K2">
-        <v>-134.4810160427805</v>
+        <v>-124.9924398625431</v>
       </c>
       <c r="L2">
-        <v>1266.518983957219</v>
+        <v>1307.007560137457</v>
       </c>
       <c r="M2">
-        <v>-6.183778966131904</v>
+        <v>-3.184625175003186</v>
       </c>
       <c r="N2">
-        <v>-9.53435828877004</v>
+        <v>-6.642317133038778</v>
       </c>
       <c r="O2">
-        <v>-12.65386317536418</v>
+        <v>-9.861547576727103</v>
       </c>
       <c r="P2">
-        <v>-15.5654010695187</v>
+        <v>-12.86616265750287</v>
       </c>
       <c r="Q2">
-        <v>-18.28909780921164</v>
+        <v>-15.67693160403504</v>
       </c>
       <c r="R2">
-        <v>-20.84256350267378</v>
+        <v>-18.31202749140893</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C3">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D3">
-        <v>103.48</v>
+        <v>142.818</v>
       </c>
       <c r="E3">
-        <v>104.62</v>
+        <v>144.88</v>
       </c>
       <c r="F3">
-        <v>1.101662156938543</v>
+        <v>1.443795599994391</v>
       </c>
       <c r="G3">
-        <v>26.43989176652504</v>
+        <v>21.07941575991811</v>
       </c>
       <c r="H3">
-        <v>2.21546090895739</v>
+        <v>1.735046606040713</v>
       </c>
       <c r="I3">
-        <v>30.07657571246969</v>
+        <v>23.27986739971388</v>
       </c>
       <c r="J3">
-        <v>1.101662156938543</v>
+        <v>1.443795599994391</v>
       </c>
       <c r="K3">
-        <v>15.4342868187091</v>
+        <v>20.67515299191973</v>
       </c>
       <c r="L3">
-        <v>1416.434286818709</v>
+        <v>1452.67515299192</v>
       </c>
       <c r="M3">
-        <v>4.92105828286733</v>
+        <v>7.605566888290349</v>
       </c>
       <c r="N3">
-        <v>1.173877629907771</v>
+        <v>3.762510927994267</v>
       </c>
       <c r="O3">
-        <v>-2.31487677112352</v>
+        <v>0.184493309787559</v>
       </c>
       <c r="P3">
-        <v>-5.571047545419394</v>
+        <v>-3.154989800538688</v>
       </c>
       <c r="Q3">
-        <v>-8.617142785889742</v>
+        <v>-6.279022387618094</v>
       </c>
       <c r="R3">
-        <v>-11.47285707383069</v>
+        <v>-9.207802938005017</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C4">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D4">
-        <v>105.98</v>
+        <v>113.79</v>
       </c>
       <c r="E4">
-        <v>110.13</v>
+        <v>117.68</v>
       </c>
       <c r="F4">
-        <v>3.915833176070938</v>
+        <v>3.418578082432555</v>
       </c>
       <c r="G4">
-        <v>29.99361581671356</v>
+        <v>22.28180357299791</v>
       </c>
       <c r="H4">
-        <v>2.482074713662707</v>
+        <v>1.817084823324056</v>
       </c>
       <c r="I4">
-        <v>34.20691938355325</v>
+        <v>24.49483775237224</v>
       </c>
       <c r="J4">
-        <v>3.915833176070938</v>
+        <v>3.418578082432555</v>
       </c>
       <c r="K4">
-        <v>54.86082279675384</v>
+        <v>48.95403814043425</v>
       </c>
       <c r="L4">
-        <v>1455.860822796754</v>
+        <v>1480.954038140434</v>
       </c>
       <c r="M4">
-        <v>7.84154242938917</v>
+        <v>9.700299121513645</v>
       </c>
       <c r="N4">
-        <v>3.990058771196692</v>
+        <v>5.782431295745294</v>
       </c>
       <c r="O4">
-        <v>0.404194675638192</v>
+        <v>2.134761251064421</v>
       </c>
       <c r="P4">
-        <v>-2.942611813549734</v>
+        <v>-1.269730790637724</v>
       </c>
       <c r="Q4">
-        <v>-6.073495303435228</v>
+        <v>-4.454578184488122</v>
       </c>
       <c r="R4">
-        <v>-9.008698575202889</v>
+        <v>-7.440372616222857</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C5">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="D5">
-        <v>121.569</v>
+        <v>120.345</v>
       </c>
       <c r="E5">
-        <v>127.49</v>
+        <v>127.06</v>
       </c>
       <c r="F5">
-        <v>4.87048507431993</v>
+        <v>5.579791432963566</v>
       </c>
       <c r="G5">
-        <v>29.22291044591958</v>
+        <v>23.40946980496208</v>
       </c>
       <c r="H5">
-        <v>2.406291346928446</v>
+        <v>1.889940881688079</v>
       </c>
       <c r="I5">
-        <v>33.02083232341049</v>
+        <v>25.58302542230897</v>
       </c>
       <c r="J5">
-        <v>4.87048507431993</v>
+        <v>5.579791432963566</v>
       </c>
       <c r="K5">
-        <v>68.23549589122217</v>
+        <v>79.9026133200382</v>
       </c>
       <c r="L5">
-        <v>1469.235495891222</v>
+        <v>1511.902613320038</v>
       </c>
       <c r="M5">
-        <v>8.832258954905337</v>
+        <v>11.99278617185469</v>
       </c>
       <c r="N5">
-        <v>4.945392563658735</v>
+        <v>7.993043808574174</v>
       </c>
       <c r="O5">
-        <v>1.326585923532564</v>
+        <v>4.269145746209535</v>
       </c>
       <c r="P5">
-        <v>-2.050966940585175</v>
+        <v>0.7935075546692261</v>
       </c>
       <c r="Q5">
-        <v>-5.210613168308242</v>
+        <v>-2.45789591483625</v>
       </c>
       <c r="R5">
-        <v>-8.172781506798611</v>
+        <v>-5.506086667497612</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C6">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="D6">
-        <v>122.929</v>
+        <v>159.15</v>
       </c>
       <c r="E6">
-        <v>132.04</v>
+        <v>154.44</v>
       </c>
       <c r="F6">
-        <v>7.411595311114527</v>
+        <v>-2.959472196041479</v>
       </c>
       <c r="G6">
-        <v>29.97948665169921</v>
+        <v>-10.59026815250137</v>
       </c>
       <c r="H6">
-        <v>2.439319657866434</v>
+        <v>-0.8796809748740086</v>
       </c>
       <c r="I6">
-        <v>33.53657273322672</v>
+        <v>-10.19247194578972</v>
       </c>
       <c r="J6">
-        <v>7.411595311114527</v>
+        <v>-2.959472196041479</v>
       </c>
       <c r="K6">
-        <v>103.8364503087146</v>
+        <v>-42.37964184731391</v>
       </c>
       <c r="L6">
-        <v>1504.836450308715</v>
+        <v>1389.620358152686</v>
       </c>
       <c r="M6">
-        <v>11.4693666895344</v>
+        <v>2.934841344643413</v>
       </c>
       <c r="N6">
-        <v>7.488317879193884</v>
+        <v>-0.7414029890938534</v>
       </c>
       <c r="O6">
-        <v>3.781824159221681</v>
+        <v>-4.164113230849242</v>
       </c>
       <c r="P6">
-        <v>0.322430020580966</v>
+        <v>-7.358642789820935</v>
       </c>
       <c r="Q6">
-        <v>-2.913777399437767</v>
+        <v>-10.34707366756865</v>
       </c>
       <c r="R6">
-        <v>-5.947721855705346</v>
+        <v>-13.14872761545712</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C7">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D7">
-        <v>131.45</v>
+        <v>109.02</v>
       </c>
       <c r="E7">
-        <v>144.88</v>
+        <v>117.54</v>
       </c>
       <c r="F7">
-        <v>10.2168124762267</v>
+        <v>7.815079801871216</v>
       </c>
       <c r="G7">
-        <v>30.39712802844308</v>
+        <v>24.38037715968371</v>
       </c>
       <c r="H7">
-        <v>2.441203681682991</v>
+        <v>1.948152800947334</v>
       </c>
       <c r="I7">
-        <v>33.5660471422379</v>
+        <v>26.4587529030218</v>
       </c>
       <c r="J7">
-        <v>10.2168124762267</v>
+        <v>7.815079801871216</v>
       </c>
       <c r="K7">
-        <v>143.1375427919361</v>
+        <v>111.9119427627959</v>
       </c>
       <c r="L7">
-        <v>1544.137542791936</v>
+        <v>1543.911942762796</v>
       </c>
       <c r="M7">
-        <v>14.3805587253286</v>
+        <v>14.36384761205895</v>
       </c>
       <c r="N7">
-        <v>10.29553877085256</v>
+        <v>10.27942448305685</v>
       </c>
       <c r="O7">
-        <v>6.492244330478347</v>
+        <v>6.476685707779017</v>
       </c>
       <c r="P7">
-        <v>2.942502852795736</v>
+        <v>2.927462850853058</v>
       </c>
       <c r="Q7">
-        <v>-0.3782230456815361</v>
+        <v>-0.392777886271245</v>
       </c>
       <c r="R7">
-        <v>-3.491403575503993</v>
+        <v>-3.505503577325264</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C8">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="D8">
-        <v>148.25</v>
+        <v>123.479</v>
       </c>
       <c r="E8">
-        <v>146.08</v>
+        <v>135.28</v>
       </c>
       <c r="F8">
-        <v>-1.463743676222584</v>
+        <v>9.557090679386771</v>
       </c>
       <c r="G8">
-        <v>-4.354939863141573</v>
+        <v>23.73019114269504</v>
       </c>
       <c r="H8">
-        <v>-0.364926429000112</v>
+        <v>1.880225160519911</v>
       </c>
       <c r="I8">
-        <v>-4.292284513333266</v>
+        <v>25.43740741671552</v>
       </c>
       <c r="J8">
-        <v>-1.463743676222595</v>
+        <v>9.557090679386771</v>
       </c>
       <c r="K8">
-        <v>-20.50704890387851</v>
+        <v>136.8575385288186</v>
       </c>
       <c r="L8">
-        <v>1380.492951096121</v>
+        <v>1568.857538528819</v>
       </c>
       <c r="M8">
-        <v>2.258737118231213</v>
+        <v>16.21166952065323</v>
       </c>
       <c r="N8">
-        <v>-1.393360635991314</v>
+        <v>12.06125275205847</v>
       </c>
       <c r="O8">
-        <v>-4.793589579577828</v>
+        <v>8.197071622677154</v>
       </c>
       <c r="P8">
-        <v>-7.967136593591883</v>
+        <v>4.590502568587906</v>
       </c>
       <c r="Q8">
-        <v>-10.9359386389599</v>
+        <v>1.216615388956033</v>
       </c>
       <c r="R8">
-        <v>-13.7191905564924</v>
+        <v>-1.946403841948841</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C9">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="D9">
-        <v>104.17</v>
+        <v>116.64</v>
       </c>
       <c r="E9">
-        <v>117.68</v>
+        <v>129.89</v>
       </c>
       <c r="F9">
-        <v>12.96918498608044</v>
+        <v>11.35973936899861</v>
       </c>
       <c r="G9">
-        <v>30.7164907565063</v>
+        <v>23.29384758249715</v>
       </c>
       <c r="H9">
-        <v>2.436004538307301</v>
+        <v>1.82995229435492</v>
       </c>
       <c r="I9">
-        <v>33.48472417509434</v>
+        <v>24.68639648749682</v>
       </c>
       <c r="J9">
-        <v>12.96918498608044</v>
+        <v>11.35973936899861</v>
       </c>
       <c r="K9">
-        <v>181.6982816549869</v>
+        <v>162.67146776406</v>
       </c>
       <c r="L9">
-        <v>1582.698281654987</v>
+        <v>1594.67146776406</v>
       </c>
       <c r="M9">
-        <v>17.23690975222125</v>
+        <v>18.12381242696741</v>
       </c>
       <c r="N9">
-        <v>13.0498772610705</v>
+        <v>13.90510484029002</v>
       </c>
       <c r="O9">
-        <v>9.151605631378402</v>
+        <v>9.977342604417938</v>
       </c>
       <c r="P9">
-        <v>5.513218776999129</v>
+        <v>6.311431184270666</v>
       </c>
       <c r="Q9">
-        <v>2.109566558386256</v>
+        <v>2.882030178326445</v>
       </c>
       <c r="R9">
-        <v>-1.081357396563321</v>
+        <v>-0.3330332647462408</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C10">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="D10">
-        <v>110.3</v>
+        <v>159.1</v>
       </c>
       <c r="E10">
-        <v>127.06</v>
+        <v>165.1</v>
       </c>
       <c r="F10">
-        <v>15.19492293744333</v>
+        <v>3.771213073538648</v>
       </c>
       <c r="G10">
-        <v>29.89165168021639</v>
+        <v>7.132086900733714</v>
       </c>
       <c r="H10">
-        <v>2.34603896808705</v>
+        <v>0.5770744828305308</v>
       </c>
       <c r="I10">
-        <v>32.08468636472799</v>
+        <v>7.251774877869255</v>
       </c>
       <c r="J10">
-        <v>15.19492293744333</v>
+        <v>3.771213073538648</v>
       </c>
       <c r="K10">
-        <v>212.880870353581</v>
+        <v>54.00377121307338</v>
       </c>
       <c r="L10">
-        <v>1613.880870353581</v>
+        <v>1486.003771213073</v>
       </c>
       <c r="M10">
-        <v>19.5467311373023</v>
+        <v>10.07435342319063</v>
       </c>
       <c r="N10">
-        <v>15.27720502525578</v>
+        <v>6.143126515219532</v>
       </c>
       <c r="O10">
-        <v>11.30212898990215</v>
+        <v>2.483018704349904</v>
       </c>
       <c r="P10">
-        <v>7.592058023572079</v>
+        <v>-0.9330819191284423</v>
       </c>
       <c r="Q10">
-        <v>4.121346474424592</v>
+        <v>-4.128788953995266</v>
       </c>
       <c r="R10">
-        <v>0.8675543970988242</v>
+        <v>-7.124764299182907</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C11">
-        <v>198</v>
+        <v>224</v>
       </c>
       <c r="D11">
-        <v>145.9</v>
+        <v>139.19</v>
       </c>
       <c r="E11">
-        <v>154.44</v>
+        <v>161.1</v>
       </c>
       <c r="F11">
-        <v>5.853324194653875</v>
+        <v>15.74107335297075</v>
       </c>
       <c r="G11">
-        <v>10.64240762664341</v>
+        <v>25.64951684747465</v>
       </c>
       <c r="H11">
-        <v>0.8656069557261947</v>
+        <v>1.977131342579486</v>
       </c>
       <c r="I11">
-        <v>10.89635573762873</v>
+        <v>26.89678610750686</v>
       </c>
       <c r="J11">
-        <v>5.853324194653875</v>
+        <v>15.74107335297075</v>
       </c>
       <c r="K11">
-        <v>82.00507196710078</v>
+        <v>225.4121704145412</v>
       </c>
       <c r="L11">
-        <v>1483.005071967101</v>
+        <v>1657.412170414541</v>
       </c>
       <c r="M11">
-        <v>9.852227553118563</v>
+        <v>22.77127188255861</v>
       </c>
       <c r="N11">
-        <v>5.928933711935769</v>
+        <v>18.38658360103867</v>
       </c>
       <c r="O11">
-        <v>2.276211859800048</v>
+        <v>14.30428761479594</v>
       </c>
       <c r="P11">
-        <v>-1.132995202193277</v>
+        <v>10.49414469430274</v>
       </c>
       <c r="Q11">
-        <v>-4.322253421477362</v>
+        <v>6.929817446099418</v>
       </c>
       <c r="R11">
-        <v>-7.312183002056205</v>
+        <v>3.588260650908826</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C12">
-        <v>243</v>
+        <v>329</v>
       </c>
       <c r="D12">
-        <v>112.356</v>
+        <v>126.33</v>
       </c>
       <c r="E12">
-        <v>135.28</v>
+        <v>157.34</v>
       </c>
       <c r="F12">
-        <v>20.40300473494963</v>
+        <v>24.54682181587906</v>
       </c>
       <c r="G12">
-        <v>30.22667368140685</v>
+        <v>27.23279623950108</v>
       </c>
       <c r="H12">
-        <v>2.318749877759951</v>
+        <v>2.021791809762674</v>
       </c>
       <c r="I12">
-        <v>31.66268394292793</v>
+        <v>27.57459133997129</v>
       </c>
       <c r="J12">
-        <v>20.40300473494963</v>
+        <v>24.54682181587906</v>
       </c>
       <c r="K12">
-        <v>285.8460963366442</v>
+        <v>351.5104884033881</v>
       </c>
       <c r="L12">
-        <v>1686.846096336644</v>
+        <v>1783.510488403388</v>
       </c>
       <c r="M12">
-        <v>24.95156269160326</v>
+        <v>32.11188802988061</v>
       </c>
       <c r="N12">
-        <v>20.48900688118886</v>
+        <v>27.39360631452774</v>
       </c>
       <c r="O12">
-        <v>16.33421354045821</v>
+        <v>23.0007233381647</v>
       </c>
       <c r="P12">
-        <v>12.45640642244297</v>
+        <v>18.90069922689255</v>
       </c>
       <c r="Q12">
-        <v>8.828780408815762</v>
+        <v>15.06519280021859</v>
       </c>
       <c r="R12">
-        <v>5.427881021040259</v>
+        <v>11.46940552521176</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C13">
-        <v>274</v>
+        <v>360</v>
       </c>
       <c r="D13">
-        <v>104.74</v>
+        <v>119.388</v>
       </c>
       <c r="E13">
-        <v>129.89</v>
+        <v>151.56</v>
       </c>
       <c r="F13">
-        <v>24.01183883902998</v>
+        <v>26.94743190270379</v>
       </c>
       <c r="G13">
-        <v>31.54840139434596</v>
+        <v>27.32170179024134</v>
       </c>
       <c r="H13">
-        <v>2.384258964201558</v>
+        <v>2.008256938391773</v>
       </c>
       <c r="I13">
-        <v>32.67781038528674</v>
+        <v>27.36882453414175</v>
       </c>
       <c r="J13">
-        <v>24.01183883902998</v>
+        <v>26.94743190270379</v>
       </c>
       <c r="K13">
-        <v>336.4058621348099</v>
+        <v>385.8872248467183</v>
       </c>
       <c r="L13">
-        <v>1737.40586213481</v>
+        <v>1817.887224846718</v>
       </c>
       <c r="M13">
-        <v>28.69673052850443</v>
+        <v>34.65831295160877</v>
       </c>
       <c r="N13">
-        <v>24.10041872391499</v>
+        <v>29.84908748905131</v>
       </c>
       <c r="O13">
-        <v>19.82109394033171</v>
+        <v>25.37153274804953</v>
       </c>
       <c r="P13">
-        <v>15.82705747565401</v>
+        <v>21.19248165644789</v>
       </c>
       <c r="Q13">
-        <v>12.09070078289096</v>
+        <v>17.28304676430439</v>
       </c>
       <c r="R13">
-        <v>8.587866383425613</v>
+        <v>13.61795155291989</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C14">
-        <v>289</v>
+        <v>390</v>
       </c>
       <c r="D14">
-        <v>144</v>
+        <v>122.66</v>
       </c>
       <c r="E14">
-        <v>165.1</v>
+        <v>156.04</v>
       </c>
       <c r="F14">
-        <v>14.65277777777778</v>
+        <v>27.2134355127996</v>
       </c>
       <c r="G14">
-        <v>18.25259515570935</v>
+        <v>25.46898451838937</v>
       </c>
       <c r="H14">
-        <v>1.429547824648769</v>
+        <v>1.868755034434688</v>
       </c>
       <c r="I14">
-        <v>18.56974141665699</v>
+        <v>25.26569409194541</v>
       </c>
       <c r="J14">
-        <v>14.65277777777778</v>
+        <v>27.2134355127996</v>
       </c>
       <c r="K14">
-        <v>205.2854166666666</v>
+        <v>389.6963965432903</v>
       </c>
       <c r="L14">
-        <v>1606.285416666667</v>
+        <v>1821.69639654329</v>
       </c>
       <c r="M14">
-        <v>18.98410493827161</v>
+        <v>34.9404738180215</v>
       </c>
       <c r="N14">
-        <v>14.73467261904762</v>
+        <v>30.1211711816636</v>
       </c>
       <c r="O14">
-        <v>10.77830459770115</v>
+        <v>25.63423424436484</v>
       </c>
       <c r="P14">
-        <v>7.085694444444446</v>
+        <v>21.44642643621935</v>
       </c>
       <c r="Q14">
-        <v>3.631317204301077</v>
+        <v>17.52879977698647</v>
       </c>
       <c r="R14">
-        <v>0.3928385416666735</v>
+        <v>13.85602478395564</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C15">
-        <v>320</v>
+        <v>1455</v>
       </c>
       <c r="D15">
-        <v>124.7</v>
+        <v>108.9</v>
       </c>
       <c r="E15">
-        <v>161.1</v>
+        <v>232.75</v>
       </c>
       <c r="F15">
-        <v>29.19005613472332</v>
+        <v>113.7281910009182</v>
       </c>
       <c r="G15">
-        <v>32.83881315156373</v>
+        <v>28.52975238167365</v>
       </c>
       <c r="H15">
-        <v>2.430130706395617</v>
+        <v>1.578378159534854</v>
       </c>
       <c r="I15">
-        <v>33.39290260054047</v>
+        <v>20.98982231048792</v>
       </c>
       <c r="J15">
-        <v>29.19005613472332</v>
+        <v>113.7281910009182</v>
       </c>
       <c r="K15">
-        <v>408.9526864474738</v>
+        <v>1628.587695133149</v>
       </c>
       <c r="L15">
-        <v>1809.952686447474</v>
+        <v>3060.587695133149</v>
       </c>
       <c r="M15">
-        <v>34.07056936647952</v>
+        <v>126.7101996394925</v>
       </c>
       <c r="N15">
-        <v>29.28233474624811</v>
+        <v>118.613406795225</v>
       </c>
       <c r="O15">
-        <v>24.82432320327403</v>
+        <v>111.0750134574586</v>
       </c>
       <c r="P15">
-        <v>20.66351242983158</v>
+        <v>104.0391796755433</v>
       </c>
       <c r="Q15">
-        <v>16.77114106112734</v>
+        <v>97.45727065375156</v>
       </c>
       <c r="R15">
-        <v>13.1220429029671</v>
-[...223 lines deleted...]
-        <v>69.48167879417879</v>
+        <v>91.28673094582183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>carry_trade</vt:lpstr>