--- v2 (2026-06-05)
+++ v3 (2026-10-21)
@@ -10,185 +10,143 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="carry_trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Ticker</t>
   </si>
   <si>
-    <t>Vto</t>
-[...2 lines deleted...]
-    <t>Dias al vto</t>
+    <t>Vencimiento</t>
+  </si>
+  <si>
+    <t>Días</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
-    <t>Pr finish</t>
-[...2 lines deleted...]
-    <t>Retorno total (%)</t>
+    <t>Pago final</t>
+  </si>
+  <si>
+    <t>Retorno (%)</t>
   </si>
   <si>
     <t>TNA (%)</t>
   </si>
   <si>
     <t>TEM (%)</t>
   </si>
   <si>
     <t>TEA (%)</t>
   </si>
   <si>
-    <t>Max var posible (%)</t>
-[...41 lines deleted...]
-    <t>S30S6</t>
+    <t>Dólar breakeven</t>
+  </si>
+  <si>
+    <t>Carry con dólar 1400 (%)</t>
+  </si>
+  <si>
+    <t>Carry con dólar 1500 (%)</t>
+  </si>
+  <si>
+    <t>Carry con dólar 1600 (%)</t>
+  </si>
+  <si>
+    <t>Carry con dólar 1700 (%)</t>
+  </si>
+  <si>
+    <t>Carry con dólar 1800 (%)</t>
   </si>
   <si>
     <t>S30O6</t>
   </si>
   <si>
+    <t>S13N6</t>
+  </si>
+  <si>
     <t>S30N6</t>
   </si>
   <si>
-    <t>TTD26</t>
-[...1 lines deleted...]
-  <si>
     <t>T15E7</t>
   </si>
   <si>
+    <t>S29E7</t>
+  </si>
+  <si>
     <t>T30A7</t>
   </si>
   <si>
     <t>T31Y7</t>
   </si>
   <si>
     <t>T30J7</t>
   </si>
   <si>
-    <t>TY30P</t>
-[...16 lines deleted...]
-  <si>
     <t>30/10/2026</t>
   </si>
   <si>
+    <t>13/11/2026</t>
+  </si>
+  <si>
     <t>30/11/2026</t>
   </si>
   <si>
-    <t>15/12/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>15/01/2027</t>
   </si>
   <si>
+    <t>29/01/2027</t>
+  </si>
+  <si>
     <t>30/04/2027</t>
   </si>
   <si>
     <t>31/05/2027</t>
   </si>
   <si>
     <t>30/06/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>30/05/2030</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -506,894 +464,465 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R15"/>
+  <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2">
+        <v>9</v>
+      </c>
+      <c r="D2">
+        <v>134.625</v>
+      </c>
+      <c r="E2">
+        <v>135.28</v>
+      </c>
+      <c r="F2">
+        <v>0.4865366759517098</v>
+      </c>
+      <c r="G2">
+        <v>19.7317651913749</v>
+      </c>
+      <c r="J2">
+        <v>1532.259006336119</v>
+      </c>
+      <c r="K2">
+        <v>9.447071881151325</v>
+      </c>
+      <c r="L2">
+        <v>2.150600422407911</v>
+      </c>
+      <c r="M2">
+        <v>-4.233812103992596</v>
+      </c>
+      <c r="N2">
+        <v>-9.867117274345972</v>
+      </c>
+      <c r="O2">
+        <v>-14.87449964799341</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3">
+        <v>23</v>
+      </c>
+      <c r="D3">
+        <v>108.11</v>
+      </c>
+      <c r="E3">
+        <v>109.65</v>
+      </c>
+      <c r="F3">
+        <v>1.42447507168626</v>
+      </c>
+      <c r="G3">
+        <v>22.60580005067325</v>
+      </c>
+      <c r="J3">
+        <v>1546.561067107576</v>
+      </c>
+      <c r="K3">
+        <v>10.46864765054112</v>
+      </c>
+      <c r="L3">
+        <v>3.10407114050506</v>
+      </c>
+      <c r="M3">
+        <v>-3.33993330577651</v>
+      </c>
+      <c r="N3">
+        <v>-9.025819581907301</v>
+      </c>
+      <c r="O3">
+        <v>-14.07994071624579</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
         <v>17</v>
       </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>126.67</v>
+      </c>
+      <c r="E4">
+        <v>129.89</v>
+      </c>
+      <c r="F4">
+        <v>2.542038367411381</v>
+      </c>
+      <c r="G4">
+        <v>23.19610010262885</v>
+      </c>
+      <c r="H4">
+        <v>1.90053395252312</v>
+      </c>
+      <c r="I4">
+        <v>25.74196982199277</v>
+      </c>
+      <c r="J4">
+        <v>1563.602120383674</v>
+      </c>
+      <c r="K4">
+        <v>11.68586574169099</v>
+      </c>
+      <c r="L4">
+        <v>4.240141358911598</v>
+      </c>
+      <c r="M4">
+        <v>-2.27486747602037</v>
+      </c>
+      <c r="N4">
+        <v>-8.023404683313295</v>
+      </c>
+      <c r="O4">
+        <v>-13.13321553424034</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" t="s">
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B2" t="s">
-[...48 lines deleted...]
-        <v>-18.31202749140893</v>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5">
+        <v>86</v>
+      </c>
+      <c r="D5">
+        <v>152.47</v>
+      </c>
+      <c r="E5">
+        <v>161.1</v>
+      </c>
+      <c r="F5">
+        <v>5.660129861612107</v>
+      </c>
+      <c r="G5">
+        <v>24.0226441800979</v>
+      </c>
+      <c r="H5">
+        <v>1.939170515847821</v>
+      </c>
+      <c r="I5">
+        <v>26.32326068615589</v>
+      </c>
+      <c r="J5">
+        <v>1611.148029841936</v>
+      </c>
+      <c r="K5">
+        <v>15.08200213156685</v>
+      </c>
+      <c r="L5">
+        <v>7.409868656129048</v>
+      </c>
+      <c r="M5">
+        <v>0.6967518651209925</v>
+      </c>
+      <c r="N5">
+        <v>-5.22658647988613</v>
+      </c>
+      <c r="O5">
+        <v>-10.49177611989246</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" t="s">
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
-[...48 lines deleted...]
-        <v>-9.207802938005017</v>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6">
+        <v>100</v>
+      </c>
+      <c r="D6">
+        <v>104.72</v>
+      </c>
+      <c r="E6">
+        <v>111.68</v>
+      </c>
+      <c r="F6">
+        <v>6.64629488158901</v>
+      </c>
+      <c r="G6">
+        <v>24.25897631779989</v>
+      </c>
+      <c r="H6">
+        <v>1.949178713616462</v>
+      </c>
+      <c r="I6">
+        <v>26.47423664541979</v>
+      </c>
+      <c r="J6">
+        <v>1626.185469518717</v>
+      </c>
+      <c r="K6">
+        <v>16.15610496562261</v>
+      </c>
+      <c r="L6">
+        <v>8.412364634581104</v>
+      </c>
+      <c r="M6">
+        <v>1.636591844919799</v>
+      </c>
+      <c r="N6">
+        <v>-4.342031204781371</v>
+      </c>
+      <c r="O6">
+        <v>-9.656362804515739</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
-      <c r="A4" t="s">
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...48 lines deleted...]
-        <v>-7.440372616222857</v>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7">
+        <v>191</v>
+      </c>
+      <c r="D7">
+        <v>138.07</v>
+      </c>
+      <c r="E7">
+        <v>157.34</v>
+      </c>
+      <c r="F7">
+        <v>13.95668863619903</v>
+      </c>
+      <c r="G7">
+        <v>26.6711589121081</v>
+      </c>
+      <c r="H7">
+        <v>2.073266661847795</v>
+      </c>
+      <c r="I7">
+        <v>28.35993864375126</v>
+      </c>
+      <c r="J7">
+        <v>1737.657284956906</v>
+      </c>
+      <c r="K7">
+        <v>24.11837749692185</v>
+      </c>
+      <c r="L7">
+        <v>15.84381899712706</v>
+      </c>
+      <c r="M7">
+        <v>8.603580309806613</v>
+      </c>
+      <c r="N7">
+        <v>2.215134409229758</v>
+      </c>
+      <c r="O7">
+        <v>-3.463484169060782</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-      <c r="A5" t="s">
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
-[...48 lines deleted...]
-        <v>-5.506086667497612</v>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8">
+        <v>222</v>
+      </c>
+      <c r="D8">
+        <v>130.05</v>
+      </c>
+      <c r="E8">
+        <v>151.56</v>
+      </c>
+      <c r="F8">
+        <v>16.53979238754324</v>
+      </c>
+      <c r="G8">
+        <v>27.19380279933911</v>
+      </c>
+      <c r="H8">
+        <v>2.089953361832797</v>
+      </c>
+      <c r="I8">
+        <v>28.61547694043674</v>
+      </c>
+      <c r="J8">
+        <v>1777.045486782006</v>
+      </c>
+      <c r="K8">
+        <v>26.93182048442904</v>
+      </c>
+      <c r="L8">
+        <v>18.46969911880043</v>
+      </c>
+      <c r="M8">
+        <v>11.0653429238754</v>
+      </c>
+      <c r="N8">
+        <v>4.532087457765077</v>
+      </c>
+      <c r="O8">
+        <v>-1.275250734332978</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
-      <c r="A6" t="s">
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
-[...166 lines deleted...]
-      </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C9">
-        <v>178</v>
+        <v>252</v>
       </c>
       <c r="D9">
-        <v>116.64</v>
+        <v>132</v>
       </c>
       <c r="E9">
-        <v>129.89</v>
+        <v>156.04</v>
       </c>
       <c r="F9">
-        <v>11.35973936899861</v>
+        <v>18.21212121212121</v>
       </c>
       <c r="G9">
-        <v>23.29384758249715</v>
+        <v>26.37866762866763</v>
       </c>
       <c r="H9">
-        <v>1.82995229435492</v>
+        <v>2.011759732840068</v>
       </c>
       <c r="I9">
-        <v>24.68639648749682</v>
+        <v>27.42204728802173</v>
       </c>
       <c r="J9">
-        <v>11.35973936899861</v>
+        <v>1802.54582730303</v>
       </c>
       <c r="K9">
-        <v>162.67146776406</v>
+        <v>28.75327337878786</v>
       </c>
       <c r="L9">
-        <v>1594.67146776406</v>
+        <v>20.169721820202</v>
       </c>
       <c r="M9">
-        <v>18.12381242696741</v>
+        <v>12.65911420643939</v>
       </c>
       <c r="N9">
-        <v>13.90510484029002</v>
+        <v>6.032107488413541</v>
       </c>
       <c r="O9">
-        <v>9.977342604417938</v>
-[...344 lines deleted...]
-        <v>91.28673094582183</v>
+        <v>0.1414348501683316</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>carry_trade</vt:lpstr>